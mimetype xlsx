--- v0 (2026-03-16)
+++ v1 (2026-06-23)
@@ -1,124 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LuciRidolfo\OHFAMA Dropbox\COMPANY\Continuing Education\Continuing Medical Education (CME)\2026 CMES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ohfam\OHFAMA Dropbox\COMPANY\Continuing Education\Continuing Medical Education (CME)\2026 CMES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F504035-A5F5-4956-AF03-5270FCD94FB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDAE9A2F-32E9-4CCB-8525-02E4CCA2977A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2C25A7C8-E64A-41EC-8879-4F5D5328ADB4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{2C25A7C8-E64A-41EC-8879-4F5D5328ADB4}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>Date of Program</t>
   </si>
   <si>
     <t>Program Sponsor</t>
   </si>
   <si>
     <t>Name of Program</t>
   </si>
   <si>
     <t>Number of Hours</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>Ohio Foot and Ankle Medical Foundation</t>
   </si>
   <si>
     <t>Onychodystrophy vs Onychomycosis: Best Practices for Diagnosis and Treatment</t>
   </si>
   <si>
     <t>Ohio Foot and Ankle Specialists</t>
   </si>
   <si>
     <t>110th Ohio Annual Foot &amp; Ankle Scientific Seminar - Virtual</t>
   </si>
   <si>
     <t>110th Ohio Annual Foot &amp; Ankle Scientific Seminar - In Person</t>
   </si>
   <si>
     <t>2026 OFAMF CME Approved Courses for Podiatric Physicians</t>
   </si>
   <si>
     <t>05/14-15/2026</t>
   </si>
   <si>
     <t>Ohio Foot and Ankle Specialists 2026 Summit</t>
+  </si>
+  <si>
+    <t>06/26-27/2026</t>
+  </si>
+  <si>
+    <t>The SET Foundation</t>
+  </si>
+  <si>
+    <t>Wound Symposium</t>
+  </si>
+  <si>
+    <t>Modern Wound Care Management 2026 Annual Meeting</t>
+  </si>
+  <si>
+    <t>08/21-23/2026</t>
+  </si>
+  <si>
+    <t>Southeast Limb Preservation Conference and  Annual Meeting</t>
+  </si>
+  <si>
+    <t>Alabama Vascular Society</t>
+  </si>
+  <si>
+    <t>07/30 - 08/01/2026</t>
+  </si>
+  <si>
+    <t>Northeast Academy</t>
+  </si>
+  <si>
+    <t>2/26/2026 -  2/28/2026</t>
+  </si>
+  <si>
+    <t>2026 NEOAPM Cancun Seminar</t>
+  </si>
+  <si>
+    <t>Midwest Academy</t>
+  </si>
+  <si>
+    <t>Changing the Course on Uncontrolled Gout</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="22"/>
@@ -176,116 +215,118 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -564,621 +605,685 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C547A20-EECE-479A-BF25-3206A9840F93}">
-  <dimension ref="A1:E72"/>
+  <dimension ref="A1:E74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="57.5703125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="57.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="65.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="26"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="24">
+    <row r="3" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="21">
         <v>46059</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="24">
         <v>5.5</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="24" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-      <c r="A4" s="24">
+    <row r="4" spans="1:5" s="25" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="21">
         <v>46071</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="25" t="s">
+      <c r="C4" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D4" s="24">
         <v>1</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="24" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="24">
+    <row r="5" spans="1:5" s="25" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="24">
+        <v>6</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="21">
         <v>46130</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D6" s="24">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E6" s="24" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="24" t="s">
+    <row r="7" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C7" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="24">
         <v>17</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E7" s="24" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...459 lines deleted...]
-      <c r="E72" s="22"/>
+    <row r="8" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="21">
+        <v>46177</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="24">
+        <v>1</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="24">
+        <v>12.5</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="24">
+        <v>15</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="24">
+        <v>15.5</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+    </row>
+    <row r="13" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="11"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="11"/>
+    </row>
+    <row r="15" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6"/>
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="11"/>
+    </row>
+    <row r="17" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="7"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="11"/>
+    </row>
+    <row r="19" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+    </row>
+    <row r="20" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="11"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="13"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="13"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+    </row>
+    <row r="23" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+    </row>
+    <row r="24" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="11"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="7"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="11"/>
+    </row>
+    <row r="26" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+    </row>
+    <row r="27" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="7"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="11"/>
+    </row>
+    <row r="28" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="7"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="11"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="6"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="6"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+    </row>
+    <row r="32" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="13"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+    </row>
+    <row r="33" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="11"/>
+    </row>
+    <row r="34" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="11"/>
+    </row>
+    <row r="35" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="11"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="11"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="6"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="6"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="13"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="6"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="6"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+    </row>
+    <row r="42" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="6"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="13"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+    </row>
+    <row r="44" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="7"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="11"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="6"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="7"/>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="11"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="7"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="11"/>
+    </row>
+    <row r="48" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="7"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="11"/>
+    </row>
+    <row r="49" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="6"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="13"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="16"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+    </row>
+    <row r="51" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="11"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="6"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+    </row>
+    <row r="53" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="7"/>
+      <c r="B53" s="8"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="11"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="13"/>
+      <c r="B54" s="15"/>
+      <c r="C54"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="7"/>
+      <c r="B55" s="8"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="11"/>
+    </row>
+    <row r="56" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="7"/>
+      <c r="B56" s="8"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="11"/>
+    </row>
+    <row r="57" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="6"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="13"/>
+      <c r="B58" s="8"/>
+      <c r="C58" s="8"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="7"/>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="11"/>
+    </row>
+    <row r="60" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="13"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+    </row>
+    <row r="61" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="13"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A62" s="6"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A63" s="7"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="11"/>
+    </row>
+    <row r="64" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="7"/>
+      <c r="B64" s="8"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="11"/>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A65" s="7"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="11"/>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A66" s="7"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="11"/>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A67" s="7"/>
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="11"/>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A68" s="13"/>
+      <c r="B68" s="15"/>
+      <c r="C68" s="15"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A69" s="7"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="11"/>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A70" s="7"/>
+      <c r="B70" s="8"/>
+      <c r="C70" s="8"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="11"/>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A71" s="7"/>
+      <c r="B71" s="8"/>
+      <c r="C71" s="8"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="11"/>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A72" s="7"/>
+      <c r="B72" s="8"/>
+      <c r="C72" s="8"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="11"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A73" s="13"/>
+      <c r="B73" s="15"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A74" s="17"/>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="17"/>
+      <c r="E74" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>